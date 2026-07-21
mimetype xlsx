--- v0 (2026-06-04)
+++ v1 (2026-07-21)
@@ -5,68 +5,68 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\area_amministrativa\segreteria\Giovinazzo\TRASPARENZA X SITO\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{2EC22B61-3BE3-4955-9D09-08F7CA5FCB56}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BE432CF8-E1AE-4E94-BA9C-183B90E066E6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{DB97CEDF-4327-4627-88CA-529EF08520AB}"/>
   </bookViews>
   <sheets>
     <sheet name="Foglio1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="23" uniqueCount="22">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="25">
   <si>
     <t>Anno Riferimento</t>
   </si>
   <si>
     <t>Nome Soggetto Percettore</t>
   </si>
   <si>
     <t>Cognome Soggetto Percettore</t>
   </si>
   <si>
     <t>Qualifica Percettore</t>
   </si>
   <si>
     <t>Data Conferimento</t>
   </si>
   <si>
     <t>Data Inizio</t>
   </si>
   <si>
     <t>Data Fine</t>
   </si>
   <si>
     <t>Tipologia Incarico</t>
   </si>
   <si>
@@ -88,50 +88,59 @@
     <t>Anno di pagamento</t>
   </si>
   <si>
     <t>Non Dirigente</t>
   </si>
   <si>
     <t>Comune di Villar Focchiardo</t>
   </si>
   <si>
     <t>CINZIA</t>
   </si>
   <si>
     <t>ACCURSO</t>
   </si>
   <si>
     <t>Concluso</t>
   </si>
   <si>
     <t>COMMISSIONE DI CONCORSO/ESAME</t>
   </si>
   <si>
     <t>Gratuito</t>
   </si>
   <si>
     <t>///</t>
+  </si>
+  <si>
+    <t>COLLABORAZIONE LAVORATIVA</t>
+  </si>
+  <si>
+    <t>Presunto</t>
+  </si>
+  <si>
+    <t>non concluso</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
@@ -504,51 +513,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{61ACA006-62FF-47A3-A5FF-332C4738D956}">
   <dimension ref="A1:P5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2:N3"/>
+      <selection activeCell="H9" sqref="H9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="8.5703125" customWidth="1"/>
     <col min="2" max="2" width="14.42578125" customWidth="1"/>
     <col min="3" max="3" width="13.85546875" customWidth="1"/>
     <col min="4" max="4" width="14" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" customWidth="1"/>
     <col min="6" max="6" width="11.140625" customWidth="1"/>
     <col min="7" max="7" width="10.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="20.7109375" customWidth="1"/>
     <col min="9" max="9" width="27.85546875" customWidth="1"/>
     <col min="10" max="10" width="16.28515625" customWidth="1"/>
     <col min="11" max="11" width="11.140625" customWidth="1"/>
     <col min="12" max="12" width="18.28515625" customWidth="1"/>
     <col min="13" max="13" width="13.140625" customWidth="1"/>
     <col min="14" max="14" width="12.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="45" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
@@ -615,52 +624,89 @@
       </c>
       <c r="H2" s="8" t="s">
         <v>19</v>
       </c>
       <c r="I2" s="5" t="s">
         <v>15</v>
       </c>
       <c r="J2" s="9">
         <v>1375740014</v>
       </c>
       <c r="K2" s="5" t="s">
         <v>20</v>
       </c>
       <c r="L2" s="5" t="s">
         <v>21</v>
       </c>
       <c r="M2" s="5" t="s">
         <v>18</v>
       </c>
       <c r="N2" s="9" t="s">
         <v>21</v>
       </c>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
     </row>
-    <row r="3" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="N3" s="7"/>
+    <row r="3" spans="1:16" ht="39" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="5">
+        <v>2026</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="E3" s="6">
+        <v>46184</v>
+      </c>
+      <c r="F3" s="6">
+        <v>46204</v>
+      </c>
+      <c r="G3" s="6">
+        <v>46387</v>
+      </c>
+      <c r="H3" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="I3" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="J3" s="9">
+        <v>1375740014</v>
+      </c>
+      <c r="K3" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="L3" s="5"/>
+      <c r="M3" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="N3" s="9"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
     </row>
     <row r="4" spans="1:16" x14ac:dyDescent="0.25">
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
     </row>
     <row r="5" spans="1:16" x14ac:dyDescent="0.25">
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>